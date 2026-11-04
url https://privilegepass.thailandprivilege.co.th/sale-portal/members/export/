--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -414,60 +414,60 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I53"/>
+  <dimension ref="A1:I86"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="35" customWidth="1" min="1" max="1"/>
-    <col width="29" customWidth="1" min="2" max="2"/>
+    <col width="37" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
     <col width="19" customWidth="1" min="4" max="4"/>
     <col width="17" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="21" customWidth="1" min="7" max="7"/>
     <col width="35" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Agent Name</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Member Name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Member ID</t>
         </is>
       </c>
@@ -483,2357 +483,3810 @@
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Application Status</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Application Created</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Package Name</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Amount (Inc. VAT)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>HYOLIM LIMITED</t>
+          <t>HC Technical Co.,ltd.</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. Sung Woong, EO </t>
+          <t xml:space="preserve">Mrs. Yu, Jiong </t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>293381</t>
+          <t>294598</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>CL75000796</t>
+          <t>CL75001206</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>TPP2609-0694</t>
+          <t>TPP2611-0067</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>PAYMENT</t>
+          <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>16/09/2026 15:32</t>
+          <t>03/11/2026 15:46</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I2" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Tun Family Co., Ltd.</t>
+          <t>HC Technical Co.,ltd.</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mrs. Soe, Khine Eaindra </t>
+          <t xml:space="preserve">Mrs. Jin, Zhaohui </t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>293353</t>
+          <t>294597</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>CL75000788</t>
+          <t>CL75001197</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>TPP2609-0663</t>
+          <t>TPP2611-0065</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>16/09/2026 00:31</t>
+          <t>03/11/2026 15:15</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I3" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Tun Family Co., Ltd.</t>
+          <t>HC Technical Co.,ltd.</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mrs. Phyo, Seinn Nwe </t>
+          <t xml:space="preserve">Mrs. Jin, Zhaohui </t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>293088</t>
-[...6 lines deleted...]
-      </c>
+          <t>294596</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>TPP2609-0395</t>
+          <t>TPP2611-0064</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>ACTIVATE</t>
+          <t>PAYMENT</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>09/09/2026 00:17</t>
+          <t>03/11/2026 15:11</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I4" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. TUN, ZAW MIN </t>
+          <t xml:space="preserve">Mrs. MON, MA </t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>293087</t>
+          <t>294534</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>CL75000713</t>
+          <t>CL75001189</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>TPP2609-0394</t>
+          <t>TPP2611-0001</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>09/09/2026 00:12</t>
+          <t>01/11/2026 00:12</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I5" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. Soe, Than Htun </t>
+          <t xml:space="preserve">Miss KALAYAR NWE, NAN SU MYA </t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>293051</t>
+          <t>294454</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>CL75000705</t>
+          <t>CL75001163</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>TPP2609-0341</t>
+          <t>TPP2610-0629</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>07/09/2026 23:03</t>
+          <t>27/10/2026 23:15</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I6" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. Paing, Khant Win </t>
+          <t xml:space="preserve">Mr. TUN, MOE APRIL </t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>293050</t>
+          <t>294453</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>CL75000695</t>
+          <t>CL75001151</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>TPP2609-0340</t>
+          <t>TPP2610-0628</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>07/09/2026 22:58</t>
+          <t>27/10/2026 23:07</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I7" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. Paing, Khant Win </t>
+          <t xml:space="preserve">Mrs. Phwe Thae, Ku Phyu </t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>293049</t>
-[...2 lines deleted...]
-      <c r="D8" t="inlineStr"/>
+          <t>294391</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>CL75001122</t>
+        </is>
+      </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>TPP2609-0339</t>
+          <t>TPP2610-0552</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>PAYMENT</t>
+          <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>07/09/2026 22:57</t>
+          <t>25/10/2026 22:09</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I8" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Miss Nwe, May Thiri </t>
+          <t xml:space="preserve">Mr. Min, Aung Htet </t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>292983</t>
+          <t>294390</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>CL75000687</t>
+          <t>CL75001114</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>TPP2609-0268</t>
+          <t>TPP2610-0551</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>06/09/2026 13:39</t>
+          <t>25/10/2026 22:05</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I9" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Tun Family Co., Ltd.</t>
+          <t>Novany Asset Co.,Ltd.</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. Sithu, Nanda </t>
+          <t xml:space="preserve">Mr. Chi, Chung-Jui </t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>292933</t>
-[...6 lines deleted...]
-      </c>
+          <t>294347</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>TPP2609-0210</t>
+          <t>TPP2610-0516</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>ACTIVATE</t>
+          <t>PAYMENT</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>03/09/2026 22:59</t>
+          <t>22/10/2026 16:42</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I10" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Tun Family Co., Ltd.</t>
+          <t>Novany Asset Co.,Ltd.</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mrs. Zi, Kwee </t>
+          <t xml:space="preserve">Mr. Chi, Chung-Jui </t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>292932</t>
+          <t>294344</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>CL75000668</t>
+          <t>CL75001106</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>TPP2609-0209</t>
+          <t>TPP2610-0513</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>03/09/2026 22:52</t>
+          <t>22/10/2026 16:16</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I11" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mrs. WIN, HTET EI EI </t>
+          <t xml:space="preserve">Mrs. Aung, May Myint </t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>292931</t>
+          <t>294283</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>CL75000659</t>
+          <t>CL75001081</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>TPP2609-0208</t>
+          <t>TPP2610-0437</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>03/09/2026 22:44</t>
+          <t>20/10/2026 23:13</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I12" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mrs. WIN, HTET EI EI </t>
+          <t xml:space="preserve">Miss AUNG, MAY YADANAR </t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>292930</t>
-[...2 lines deleted...]
-      <c r="D13" t="inlineStr"/>
+          <t>294282</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>CL75001073</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>TPP2609-0207</t>
+          <t>TPP2610-0436</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>PAYMENT</t>
+          <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>03/09/2026 22:43</t>
+          <t>20/10/2026 23:09</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I13" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. Gyi, Shwe Ko Ko </t>
+          <t xml:space="preserve">Mr. LIN, YE THURAIN </t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>292929</t>
+          <t>294281</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>CL75000646</t>
+          <t>CL75001065</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>TPP2609-0206</t>
+          <t>TPP2610-0435</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>03/09/2026 22:36</t>
+          <t>20/10/2026 23:05</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I14" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mrs. NWE, TIN NAN </t>
+          <t xml:space="preserve">Miss Thandar Htwe, Cho </t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>292807</t>
+          <t>294181</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>CL75000620</t>
+          <t>CL75001032</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>TPP2608-1134</t>
+          <t>TPP2610-0316</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>31/08/2026 21:23</t>
+          <t>14/10/2026 18:21</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I15" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Tun Family Co., Ltd.</t>
+          <t>Thailand Privilege Card Co., Ltd.</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. ZIN, KYAW THANT </t>
+          <t xml:space="preserve">Mrs. Savoie, Danyele </t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>292806</t>
+          <t>294105</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>CL75000612</t>
+          <t>CL75001024</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>TPP2608-1133</t>
+          <t>TPP2610-0220</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>31/08/2026 21:19</t>
+          <t>09/10/2026 15:59</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I16" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Tun Family Co., Ltd.</t>
+          <t>Thailand Privilege Card Co., Ltd.</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Miss HTWE, TIN TIN</t>
+          <t xml:space="preserve">Mr. Savoie, David Claude </t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>292719</t>
+          <t>294104</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>CL75000596</t>
+          <t>CL75001016</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>TPP2608-1011</t>
+          <t>TPP2610-0219</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>28/08/2026 12:44</t>
+          <t>09/10/2026 15:56</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I17" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Tun Family Co., Ltd.</t>
+          <t>Thailand Privilege Card Co., Ltd.</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Mr. LWIN, YE HTUT</t>
+          <t xml:space="preserve">Ms. Beleck, Sabrina W </t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>292718</t>
+          <t>294095</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>CL75000588</t>
+          <t>CL75001008</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>TPP2608-1010</t>
+          <t>TPP2610-0206</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>28/08/2026 12:37</t>
+          <t>09/10/2026 12:44</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I18" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Tun Family Co., Ltd.</t>
+          <t>Thailand Privilege Card Co., Ltd.</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. LWIN, AUNG </t>
+          <t xml:space="preserve">Ms. Sutton, Margaret Class </t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>292717</t>
+          <t>294093</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>CL75000570</t>
+          <t>CL75000992</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>TPP2608-1009</t>
+          <t>TPP2610-0204</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>28/08/2026 12:30</t>
+          <t>09/10/2026 12:40</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I19" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Tun Family Co., Ltd.</t>
+          <t>Thailand Privilege Card Co., Ltd.</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Mrs. MYINT, HLA HLA</t>
+          <t xml:space="preserve">Mr. Algwaiz, Suliman Abdulrahman A </t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>292679</t>
+          <t>294049</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>CL75000562</t>
+          <t>CL75000984</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>TPP2608-0951</t>
+          <t>TPP2610-0158</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>27/08/2026 00:20</t>
+          <t>07/10/2026 15:25</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I20" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Mrs. TU, RAWHIMA KHA</t>
+          <t xml:space="preserve">Mr. Myat, Phone Min </t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>292678</t>
+          <t>293982</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>CL75000550</t>
+          <t>CL75000976</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>TPP2608-0950</t>
+          <t>TPP2610-0077</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>27/08/2026 00:13</t>
+          <t>04/10/2026 22:48</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I21" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. SEIN, CHIT </t>
+          <t xml:space="preserve">Mr. HTWE, TIN </t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>292677</t>
+          <t>293981</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>CL75000547</t>
+          <t>CL75000968</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>TPP2608-0949</t>
+          <t>TPP2610-0076</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>27/08/2026 00:06</t>
+          <t>04/10/2026 15:05</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I22" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Miss EI, THET HTAR</t>
+          <t xml:space="preserve">Mrs. HLA, TIN TIN </t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>292554</t>
+          <t>293980</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>CL75000521</t>
+          <t>CL75000956</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>TPP2608-0781</t>
+          <t>TPP2610-0075</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>22/08/2026 12:41</t>
+          <t>04/10/2026 14:59</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I23" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Mr. Swe, Lin Htet</t>
+          <t xml:space="preserve">Mr. Myint Hlaing, Aung Naing </t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>292527</t>
+          <t>293978</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>CL75000489</t>
+          <t>CL75000943</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>TPP2608-0755</t>
+          <t>TPP2610-0073</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>20/08/2026 22:31</t>
+          <t>04/10/2026 14:22</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I24" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Mr. Swe, Lin Htet</t>
+          <t xml:space="preserve">Mr. Thet Oo, Ye Man </t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>292526</t>
-[...2 lines deleted...]
-      <c r="D25" t="inlineStr"/>
+          <t>293943</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>CL75000935</t>
+        </is>
+      </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>TPP2608-0754</t>
+          <t>TPP2610-0027</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>PAYMENT</t>
+          <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>20/08/2026 22:30</t>
+          <t>01/10/2026 19:36</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I25" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Mrs. AYE, MOE MOE</t>
+          <t xml:space="preserve">Mrs. Hlaing Ko, Myat Nu </t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>292525</t>
+          <t>293942</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>CL75000497</t>
+          <t>CL75000927</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>TPP2608-0753</t>
+          <t>TPP2610-0026</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>20/08/2026 22:24</t>
+          <t>01/10/2026 19:32</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I26" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Mr. OO, THET LWIN</t>
+          <t xml:space="preserve">Miss Kham, Nang Om </t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>292524</t>
+          <t>293890</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>CL75000505</t>
+          <t>CL75000919</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>TPP2608-0752</t>
+          <t>TPP2609-1234</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>20/08/2026 22:16</t>
+          <t>30/09/2026 13:36</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I27" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Tun Family Co., Ltd.</t>
-[...26 lines deleted...]
-      </c>
+          <t>Test Test</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr"/>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr"/>
+      <c r="E28" t="inlineStr"/>
+      <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr">
         <is>
-          <t>20/08/2026 00:03</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Thailand Privilege Pass Lite</t>
+          <t>Thailand Privilege Pass Lifestyle</t>
         </is>
       </c>
       <c r="I28" t="n">
-        <v>9900</v>
+        <v>150000</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Miss SU, SU </t>
+          <t xml:space="preserve">Mrs. KYU, AYE MYINT </t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>292469</t>
+          <t>293562</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>CL75000463</t>
+          <t>CL75000884</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>TPP2608-0683</t>
+          <t>TPP2609-0886</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>19/08/2026 12:24</t>
+          <t>21/09/2026 21:05</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I29" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Miss HLAING, NAN MYAT SANDI</t>
+          <t xml:space="preserve">Miss San, Wint War </t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>292447</t>
+          <t>293561</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>CL75000430</t>
+          <t>CL75000877</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>TPP2608-0655</t>
+          <t>TPP2609-0885</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>18/08/2026 19:05</t>
+          <t>21/09/2026 21:00</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I30" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Tun Family Co., Ltd.</t>
+          <t>Novany Asset Co.,Ltd.</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Miss WAI, NYEIN HTET HTET</t>
+          <t xml:space="preserve">Mr. Teng,, Hao-Wen </t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>292446</t>
+          <t>293542</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>CL75000442</t>
+          <t>CL75000869</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>TPP2608-0654</t>
+          <t>TPP2609-0866</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>18/08/2026 18:59</t>
+          <t>21/09/2026 14:45</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I31" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Tun Family Co., Ltd.</t>
+          <t>Novany Asset Co.,Ltd.</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. CHAN, NYEIN </t>
+          <t xml:space="preserve">Mr. Teng,, Hao-Wen </t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>292445</t>
-[...6 lines deleted...]
-      </c>
+          <t>293538</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
-          <t>TPP2608-0653</t>
+          <t>TPP2609-0862</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>ACTIVATE</t>
+          <t>PAYMENT</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>18/08/2026 18:53</t>
+          <t>21/09/2026 14:14</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Thailand Privilege Pass Lite</t>
+          <t>Thailand Privilege Pass Lifestyle</t>
         </is>
       </c>
       <c r="I32" t="n">
-        <v>9900</v>
+        <v>150000</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Mr. HTET, SITT PAING</t>
+          <t xml:space="preserve">Mrs. Oo, May Thingyan </t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>292444</t>
+          <t>293497</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>CL75000422</t>
+          <t>CL75000844</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>TPP2608-0652</t>
+          <t>TPP2609-0821</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>18/08/2026 18:40</t>
+          <t>20/09/2026 21:59</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I33" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Mr. TUN, WAI ZAR</t>
+          <t xml:space="preserve">Mr. Myint Oo, Si Thu </t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>292260</t>
+          <t>293496</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>CL75000398</t>
+          <t>CL75000836</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>TPP2608-0440</t>
+          <t>TPP2609-0820</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>12/08/2026 23:02</t>
+          <t>20/09/2026 21:54</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I34" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Tun Family Co., Ltd.</t>
+          <t>HYOLIM LIMITED</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Mrs. WAI, HTET HTET</t>
+          <t xml:space="preserve">Mr. Sung Woong, EO </t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>292258</t>
-[...2 lines deleted...]
-      <c r="D35" t="inlineStr"/>
+          <t>293381</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>CL75000796</t>
+        </is>
+      </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>TPP2608-0438</t>
+          <t>TPP2609-0694</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>PAYMENT</t>
+          <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>12/08/2026 18:34</t>
+          <t>16/09/2026 15:32</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I35" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Mrs. WAI, HTET HTET</t>
+          <t xml:space="preserve">Mrs. Soe, Khine Eaindra </t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>292257</t>
+          <t>293353</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>CL75000352</t>
+          <t>CL75000788</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>TPP2608-0437</t>
+          <t>TPP2609-0663</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>12/08/2026 18:34</t>
+          <t>16/09/2026 00:31</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I36" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Mr. HTOO, ZAW MYINT</t>
+          <t xml:space="preserve">Mrs. Phyo, Seinn Nwe </t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>292256</t>
+          <t>293088</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>CL75000364</t>
+          <t>CL75000721</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>TPP2608-0436</t>
+          <t>TPP2609-0395</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>12/08/2026 18:30</t>
+          <t>09/09/2026 00:17</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I37" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Mr. OO, MINN MAUNG</t>
+          <t xml:space="preserve">Mr. TUN, ZAW MIN </t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>292253</t>
+          <t>293087</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>CL75000372</t>
+          <t>CL75000713</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>TPP2608-0433</t>
+          <t>TPP2609-0394</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>12/08/2026 17:16</t>
+          <t>09/09/2026 00:12</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I38" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Miss ZAW, WINT WAR WAR</t>
+          <t xml:space="preserve">Mr. Soe, Than Htun </t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>292252</t>
+          <t>293051</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>CL75000380</t>
+          <t>CL75000705</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>TPP2608-0432</t>
+          <t>TPP2609-0341</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>12/08/2026 15:11</t>
+          <t>07/09/2026 23:03</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I39" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Mr. TIN, MIN BA NYAR</t>
+          <t xml:space="preserve">Mr. Paing, Khant Win </t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>292240</t>
+          <t>293050</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>CL75000323</t>
+          <t>CL75000695</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>TPP2608-0415</t>
+          <t>TPP2609-0340</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>11/08/2026 22:44</t>
+          <t>07/09/2026 22:58</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I40" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Miss NWE, NAW ZAR ZAR</t>
+          <t xml:space="preserve">Mr. Paing, Khant Win </t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>292239</t>
-[...6 lines deleted...]
-      </c>
+          <t>293049</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
-          <t>TPP2608-0414</t>
+          <t>TPP2609-0339</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>ACTIVATE</t>
+          <t>PAYMENT</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>11/08/2026 22:35</t>
+          <t>07/09/2026 22:57</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I41" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Miss SAY, NAW LAR MAY</t>
+          <t xml:space="preserve">Miss Nwe, May Thiri </t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>292238</t>
+          <t>292983</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>CL75000349</t>
+          <t>CL75000687</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>TPP2608-0413</t>
+          <t>TPP2609-0268</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>11/08/2026 22:18</t>
+          <t>06/09/2026 13:39</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I42" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="inlineStr"/>
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. Khant Min, Min </t>
+          <t xml:space="preserve">Mr. Sithu, Nanda </t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>292071</t>
+          <t>292933</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>CL75000315</t>
+          <t>CL75000679</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>TPP2608-0183</t>
+          <t>TPP2609-0210</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>05/08/2026 20:56</t>
+          <t>03/09/2026 22:59</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I43" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Mr. SOE, MYO KYI</t>
+          <t xml:space="preserve">Mrs. Zi, Kwee </t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>291920</t>
+          <t>292932</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>CL75000281</t>
+          <t>CL75000668</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>TPP2608-0008</t>
+          <t>TPP2609-0209</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>02/08/2026 18:12</t>
+          <t>03/09/2026 22:52</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I44" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Mrs. WAI, YIN MYO</t>
+          <t xml:space="preserve">Mrs. WIN, HTET EI EI </t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>291919</t>
+          <t>292931</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>CL75000273</t>
+          <t>CL75000659</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>TPP2608-0007</t>
+          <t>TPP2609-0208</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>02/08/2026 18:07</t>
+          <t>03/09/2026 22:44</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I45" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Mr. Htet, Ye Aung</t>
+          <t xml:space="preserve">Mrs. WIN, HTET EI EI </t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>291875</t>
-[...6 lines deleted...]
-      </c>
+          <t>292930</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
-          <t>TPP2607-0938</t>
+          <t>TPP2609-0207</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>ACTIVATE</t>
+          <t>PAYMENT</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>30/07/2026 22:35</t>
+          <t>03/09/2026 22:43</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I46" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Miss Phyu, Thae Aye</t>
+          <t xml:space="preserve">Mr. Gyi, Shwe Ko Ko </t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>291697</t>
+          <t>292929</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>CL75000253</t>
+          <t>CL75000646</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>TPP2607-0740</t>
+          <t>TPP2609-0206</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>23/07/2026 20:54</t>
+          <t>03/09/2026 22:36</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I47" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Mrs. AYE, WIN SANDA</t>
+          <t xml:space="preserve">Mrs. NWE, TIN NAN </t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>291612</t>
+          <t>292807</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>CL75000240</t>
+          <t>CL75000620</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>TPP2607-0640</t>
+          <t>TPP2608-1134</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>20/07/2026 20:40</t>
+          <t>31/08/2026 21:23</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I48" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Mr. MOE, KYAW MYAT</t>
+          <t xml:space="preserve">Mr. ZIN, KYAW THANT </t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>291611</t>
+          <t>292806</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>CL75000232</t>
+          <t>CL75000612</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>TPP2607-0639</t>
+          <t>TPP2608-1133</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>20/07/2026 20:33</t>
+          <t>31/08/2026 21:19</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I49" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Mr. Tint, Min Han</t>
+          <t>Miss HTWE, TIN TIN</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>291548</t>
+          <t>292719</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>CL75000226</t>
+          <t>CL75000596</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>TPP2607-0570</t>
+          <t>TPP2608-1011</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>20/07/2026 00:30</t>
+          <t>28/08/2026 12:44</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I50" t="n">
         <v>9900</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Mr. Lynn, Ye Naing</t>
+          <t>Mr. LWIN, YE HTUT</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>291531</t>
-[...2 lines deleted...]
-      <c r="D51" t="inlineStr"/>
+          <t>292718</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>CL75000588</t>
+        </is>
+      </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>TPP2607-0549</t>
+          <t>TPP2608-1010</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>PAYMENT</t>
+          <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>17/07/2026 21:31</t>
+          <t>28/08/2026 12:37</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Thailand Privilege Pass Lifestyle</t>
+          <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I51" t="n">
-        <v>150000</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Tun Family Co., Ltd.</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Mr. Lynn, Ye Naing</t>
+          <t xml:space="preserve">Mr. LWIN, AUNG </t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>291530</t>
+          <t>292717</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>PS72000011</t>
+          <t>CL75000570</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>TPP2607-0548</t>
+          <t>TPP2608-1009</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>ACTIVATE</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>17/07/2026 21:31</t>
+          <t>28/08/2026 12:30</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Thailand Privilege Pass Lifestyle</t>
+          <t>Thailand Privilege Pass Lite</t>
         </is>
       </c>
       <c r="I52" t="n">
-        <v>150000</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Mrs. MYINT, HLA HLA</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>292679</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>CL75000562</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>TPP2608-0951</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>27/08/2026 00:20</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I53" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Mrs. TU, RAWHIMA KHA</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>292678</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>CL75000550</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>TPP2608-0950</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>27/08/2026 00:13</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I54" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mr. SEIN, CHIT </t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>292677</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>CL75000547</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>TPP2608-0949</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>27/08/2026 00:06</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I55" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Miss EI, THET HTAR</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>292554</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>CL75000521</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>TPP2608-0781</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>22/08/2026 12:41</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I56" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Mr. Swe, Lin Htet</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>292527</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>CL75000489</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>TPP2608-0755</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>20/08/2026 22:31</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I57" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Mr. Swe, Lin Htet</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>292526</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>TPP2608-0754</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>PAYMENT</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>20/08/2026 22:30</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I58" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Mrs. AYE, MOE MOE</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>292525</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>CL75000497</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>TPP2608-0753</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>20/08/2026 22:24</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I59" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Mr. OO, THET LWIN</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>292524</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>CL75000505</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>TPP2608-0752</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>20/08/2026 22:16</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I60" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mr. Montague, Mark </t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>292493</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>CL75000471</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>TPP2608-0707</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>20/08/2026 00:03</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I61" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Miss SU, SU </t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>292469</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>CL75000463</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>TPP2608-0683</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>19/08/2026 12:24</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I62" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Miss HLAING, NAN MYAT SANDI</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>292447</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>CL75000430</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>TPP2608-0655</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>18/08/2026 19:05</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I63" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Miss WAI, NYEIN HTET HTET</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>292446</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>CL75000442</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>TPP2608-0654</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>18/08/2026 18:59</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I64" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mr. CHAN, NYEIN </t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>292445</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>CL75000451</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>TPP2608-0653</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>18/08/2026 18:53</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I65" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Mr. HTET, SITT PAING</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>292444</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>CL75000422</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>TPP2608-0652</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>18/08/2026 18:40</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I66" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Mr. TUN, WAI ZAR</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>292260</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>CL75000398</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>TPP2608-0440</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>12/08/2026 23:02</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I67" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Mrs. WAI, HTET HTET</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>292258</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr"/>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>TPP2608-0438</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>PAYMENT</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>12/08/2026 18:34</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I68" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Mrs. WAI, HTET HTET</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>292257</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>CL75000352</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>TPP2608-0437</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>12/08/2026 18:34</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I69" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Mr. HTOO, ZAW MYINT</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>292256</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>CL75000364</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>TPP2608-0436</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>12/08/2026 18:30</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I70" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Mr. OO, MINN MAUNG</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>292253</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>CL75000372</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>TPP2608-0433</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>12/08/2026 17:16</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I71" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Miss ZAW, WINT WAR WAR</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>292252</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>CL75000380</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>TPP2608-0432</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>12/08/2026 15:11</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I72" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Mr. TIN, MIN BA NYAR</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>292240</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>CL75000323</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>TPP2608-0415</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>11/08/2026 22:44</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I73" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Miss NWE, NAW ZAR ZAR</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>292239</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>CL75000334</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>TPP2608-0414</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>11/08/2026 22:35</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I74" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Miss SAY, NAW LAR MAY</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>292238</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>CL75000349</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>TPP2608-0413</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>11/08/2026 22:18</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I75" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr"/>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mr. Khant Min, Min </t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>292071</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>CL75000315</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>TPP2608-0183</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>05/08/2026 20:56</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I76" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Mr. SOE, MYO KYI</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>291920</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>CL75000281</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>TPP2608-0008</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>02/08/2026 18:12</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I77" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Mrs. WAI, YIN MYO</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>291919</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>CL75000273</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>TPP2608-0007</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>02/08/2026 18:07</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I78" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Mr. Htet, Ye Aung</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>291875</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>CL75000265</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>TPP2607-0938</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>30/07/2026 22:35</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I79" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Miss Phyu, Thae Aye</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>291697</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>CL75000253</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>TPP2607-0740</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>23/07/2026 20:54</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I80" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Mrs. AYE, WIN SANDA</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>291612</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>CL75000240</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>TPP2607-0640</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>20/07/2026 20:40</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I81" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Mr. MOE, KYAW MYAT</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>291611</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>CL75000232</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>TPP2607-0639</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>20/07/2026 20:33</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I82" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Mr. Tint, Min Han</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>291548</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>CL75000226</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>TPP2607-0570</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>20/07/2026 00:30</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I83" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Mr. Lynn, Ye Naing</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>291531</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr"/>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>TPP2607-0549</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>PAYMENT</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>17/07/2026 21:31</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lifestyle</t>
+        </is>
+      </c>
+      <c r="I84" t="n">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>Tun Family Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Mr. Lynn, Ye Naing</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>291530</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>PS72000011</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>TPP2607-0548</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>17/07/2026 21:31</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lifestyle</t>
+        </is>
+      </c>
+      <c r="I85" t="n">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
           <t>Thailand Privilege Card Co., Ltd.</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
+      <c r="B86" t="inlineStr">
         <is>
           <t xml:space="preserve">Mr. Vaidhyan, Billy Luke </t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
+      <c r="C86" t="inlineStr">
         <is>
           <t>291246</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
+      <c r="D86" t="inlineStr">
         <is>
           <t>CL75000190</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
+      <c r="E86" t="inlineStr">
         <is>
           <t>TPP2607-0217</t>
         </is>
       </c>
-      <c r="F53" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>ACTIVATE</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
         <is>
           <t>08/07/2026 12:27</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I53" t="n">
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Thailand Privilege Pass Lite</t>
+        </is>
+      </c>
+      <c r="I86" t="n">
         <v>9900</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>